--- v0 (2025-11-03)
+++ v1 (2026-05-18)
@@ -1,422 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Vartotojas\Desktop\viešieji pirkimai\DOK\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bughalterija\Desktop\Į svetainę\VP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{998AC7B0-B16F-479B-94F2-74B2819256CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{467AAD97-B2B2-4D59-9A55-C3563B76A216}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Pirkimų planas" sheetId="1" r:id="rId1"/>
+    <sheet name="Lapas1" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
-[...10 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="63">
   <si>
     <t>Nr.</t>
   </si>
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>BVPŽ kodas</t>
   </si>
   <si>
     <t>Objekto rūšis</t>
   </si>
   <si>
     <t>Pirkimo būdas</t>
   </si>
   <si>
     <t>Planuojama vertė su PVM</t>
   </si>
   <si>
-    <t>Šalčininkų r. Eišiškių S. Rapolionio gimnazijos pastato patalpų gaisro aptikimo ir signalizavimo sistemų remonto darbai</t>
-[...5 lines deleted...]
-    <t>Darbai</t>
+    <t>Mokyklinio autobuso kasko draudimas</t>
+  </si>
+  <si>
+    <t>66510000-8</t>
+  </si>
+  <si>
+    <t>Paslaugos</t>
   </si>
   <si>
     <t>Neskelbiama apklausa</t>
   </si>
   <si>
-    <t>Šalčininkų r. Eišiškių S. Rapolionio gimnazijos pastato išorinės aktyviosios apsaugos nuo žaibo sistemos įrengimo darbai</t>
-[...38 lines deleted...]
-    <t>39162000-5</t>
+    <t>Gesintuvų pirkimas ir pildymas</t>
+  </si>
+  <si>
+    <t>50413200-5</t>
+  </si>
+  <si>
+    <t>Mokykliniai vadovėliai ir mokymo priemonės</t>
+  </si>
+  <si>
+    <t>22111000-1</t>
   </si>
   <si>
     <t>Prekės</t>
   </si>
   <si>
+    <t>Anglis šildymui</t>
+  </si>
+  <si>
+    <t>24311800-5</t>
+  </si>
+  <si>
+    <t>Autobuso remonto ir priežiūros paslaugos</t>
+  </si>
+  <si>
+    <t>50113000-0</t>
+  </si>
+  <si>
+    <t>Autobuso techninės apžiūros paslauga</t>
+  </si>
+  <si>
+    <t>50110000-9</t>
+  </si>
+  <si>
+    <t>Dyzelinis kuras</t>
+  </si>
+  <si>
+    <t>09134200-9</t>
+  </si>
+  <si>
+    <t>Spausdintuvų toneriai, kasetės</t>
+  </si>
+  <si>
+    <t>30237310-5</t>
+  </si>
+  <si>
+    <t>Spausdintuvų toneriai, kasetės MK</t>
+  </si>
+  <si>
     <t>Mokomieji seminarai (kvalifikacija MK)</t>
   </si>
   <si>
     <t>80522000-9</t>
   </si>
   <si>
-    <t>Elektroninio dienyno administravimo paslaugos</t>
-[...20 lines deleted...]
-    <t>22111000-1</t>
+    <t>Personalo seminarai</t>
+  </si>
+  <si>
+    <t>79632000-3</t>
+  </si>
+  <si>
+    <t>WC ir rankšluostinio popieriaus įsigijimas</t>
+  </si>
+  <si>
+    <t>33760000-5</t>
+  </si>
+  <si>
+    <t>Statybinės medžiagos, ūkinės prekės</t>
+  </si>
+  <si>
+    <t>44192000-2</t>
   </si>
   <si>
     <t>Telefono ryšio paslaugos</t>
   </si>
   <si>
     <t>64210000-1</t>
   </si>
   <si>
-    <t>Personalo seminarai</t>
-[...28 lines deleted...]
-  <si>
     <t>Ūkinis inventorius (Įrankiai, spynos, raktai, vyriai, tvirtinimo detalės, grandinės ir spyruoklės)</t>
   </si>
   <si>
     <t>44500000-5</t>
   </si>
   <si>
-    <t>WC ir rankšluostinio popieriaus įsigijimas</t>
-[...98 lines deleted...]
-    <t>Interaktyvūs ekranai</t>
+    <t>MOBIS priežiūros paslaugos</t>
+  </si>
+  <si>
+    <t>50324100-3</t>
+  </si>
+  <si>
+    <t>Buitiniai prietaisai</t>
+  </si>
+  <si>
+    <t>39710000-2</t>
+  </si>
+  <si>
+    <t>Mėsa ir mėsos produktai</t>
+  </si>
+  <si>
+    <t>15100000-9</t>
+  </si>
+  <si>
+    <t>Agaro rinkinys elektroforezei</t>
+  </si>
+  <si>
+    <t>33696600-1</t>
+  </si>
+  <si>
+    <t>Interaktyvus ekranas</t>
   </si>
   <si>
     <t>30231320-6</t>
   </si>
   <si>
-    <t>Nešiojami kompiuteriai</t>
-[...89 lines deleted...]
-    <t>Šalčininkų r. Eišiškių Stanislovo Rapolionio gimnazijos 2024 m. viešųjų pirkimų planas</t>
+    <t>Frezavimo staklės</t>
+  </si>
+  <si>
+    <t>42623000-9</t>
+  </si>
+  <si>
+    <t>Stendai taurėms pastatyti</t>
+  </si>
+  <si>
+    <t>39133000-3</t>
+  </si>
+  <si>
+    <t>Planšetė</t>
+  </si>
+  <si>
+    <t>30200000-1</t>
+  </si>
+  <si>
+    <t>Mokomieji robotukai</t>
+  </si>
+  <si>
+    <t>37524100-8</t>
+  </si>
+  <si>
+    <t>Dronai</t>
+  </si>
+  <si>
+    <t>34721100-8</t>
+  </si>
+  <si>
+    <t>Šilumos presas</t>
+  </si>
+  <si>
+    <t>42636000-3</t>
+  </si>
+  <si>
+    <t>Baldai</t>
+  </si>
+  <si>
+    <t>39160000-1</t>
+  </si>
+  <si>
+    <t>Šalčininkų r. Eišiškių Stanislovo Rapolionio gimnazijos 2026 m. viešųjų pirkimų planas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ [$€-427]"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
@@ -424,117 +257,118 @@
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Įprastas" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -832,2102 +666,1602 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:AIK57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FC8E33F-A594-4660-899C-7DAE6ABC5C1B}">
+  <dimension ref="A2:AIK32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="22" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.33203125" style="7" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="921" width="22" style="7" customWidth="1"/>
+    <col min="1" max="1" width="4.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="37.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.44140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.77734375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="20.88671875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="11.33203125" style="3" customWidth="1"/>
+    <col min="7" max="921" width="22" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:921" s="14" customFormat="1" x14ac:dyDescent="0.3">
-[...922 lines deleted...]
-      <c r="AIK2" s="12"/>
+    <row r="2" spans="1:921" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5"/>
+      <c r="B2" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5"/>
+      <c r="AO2" s="5"/>
+      <c r="AP2" s="5"/>
+      <c r="AQ2" s="5"/>
+      <c r="AR2" s="5"/>
+      <c r="AS2" s="5"/>
+      <c r="AT2" s="5"/>
+      <c r="AU2" s="5"/>
+      <c r="AV2" s="5"/>
+      <c r="AW2" s="5"/>
+      <c r="AX2" s="5"/>
+      <c r="AY2" s="5"/>
+      <c r="AZ2" s="5"/>
+      <c r="BA2" s="5"/>
+      <c r="BB2" s="5"/>
+      <c r="BC2" s="5"/>
+      <c r="BD2" s="5"/>
+      <c r="BE2" s="5"/>
+      <c r="BF2" s="5"/>
+      <c r="BG2" s="5"/>
+      <c r="BH2" s="5"/>
+      <c r="BI2" s="5"/>
+      <c r="BJ2" s="5"/>
+      <c r="BK2" s="5"/>
+      <c r="BL2" s="5"/>
+      <c r="BM2" s="5"/>
+      <c r="BN2" s="5"/>
+      <c r="BO2" s="5"/>
+      <c r="BP2" s="5"/>
+      <c r="BQ2" s="5"/>
+      <c r="BR2" s="5"/>
+      <c r="BS2" s="5"/>
+      <c r="BT2" s="5"/>
+      <c r="BU2" s="5"/>
+      <c r="BV2" s="5"/>
+      <c r="BW2" s="5"/>
+      <c r="BX2" s="5"/>
+      <c r="BY2" s="5"/>
+      <c r="BZ2" s="5"/>
+      <c r="CA2" s="5"/>
+      <c r="CB2" s="5"/>
+      <c r="CC2" s="5"/>
+      <c r="CD2" s="5"/>
+      <c r="CE2" s="5"/>
+      <c r="CF2" s="5"/>
+      <c r="CG2" s="5"/>
+      <c r="CH2" s="5"/>
+      <c r="CI2" s="5"/>
+      <c r="CJ2" s="5"/>
+      <c r="CK2" s="5"/>
+      <c r="CL2" s="5"/>
+      <c r="CM2" s="5"/>
+      <c r="CN2" s="5"/>
+      <c r="CO2" s="5"/>
+      <c r="CP2" s="5"/>
+      <c r="CQ2" s="5"/>
+      <c r="CR2" s="5"/>
+      <c r="CS2" s="5"/>
+      <c r="CT2" s="5"/>
+      <c r="CU2" s="5"/>
+      <c r="CV2" s="5"/>
+      <c r="CW2" s="5"/>
+      <c r="CX2" s="5"/>
+      <c r="CY2" s="5"/>
+      <c r="CZ2" s="5"/>
+      <c r="DA2" s="5"/>
+      <c r="DB2" s="5"/>
+      <c r="DC2" s="5"/>
+      <c r="DD2" s="5"/>
+      <c r="DE2" s="5"/>
+      <c r="DF2" s="5"/>
+      <c r="DG2" s="5"/>
+      <c r="DH2" s="5"/>
+      <c r="DI2" s="5"/>
+      <c r="DJ2" s="5"/>
+      <c r="DK2" s="5"/>
+      <c r="DL2" s="5"/>
+      <c r="DM2" s="5"/>
+      <c r="DN2" s="5"/>
+      <c r="DO2" s="5"/>
+      <c r="DP2" s="5"/>
+      <c r="DQ2" s="5"/>
+      <c r="DR2" s="5"/>
+      <c r="DS2" s="5"/>
+      <c r="DT2" s="5"/>
+      <c r="DU2" s="5"/>
+      <c r="DV2" s="5"/>
+      <c r="DW2" s="5"/>
+      <c r="DX2" s="5"/>
+      <c r="DY2" s="5"/>
+      <c r="DZ2" s="5"/>
+      <c r="EA2" s="5"/>
+      <c r="EB2" s="5"/>
+      <c r="EC2" s="5"/>
+      <c r="ED2" s="5"/>
+      <c r="EE2" s="5"/>
+      <c r="EF2" s="5"/>
+      <c r="EG2" s="5"/>
+      <c r="EH2" s="5"/>
+      <c r="EI2" s="5"/>
+      <c r="EJ2" s="5"/>
+      <c r="EK2" s="5"/>
+      <c r="EL2" s="5"/>
+      <c r="EM2" s="5"/>
+      <c r="EN2" s="5"/>
+      <c r="EO2" s="5"/>
+      <c r="EP2" s="5"/>
+      <c r="EQ2" s="5"/>
+      <c r="ER2" s="5"/>
+      <c r="ES2" s="5"/>
+      <c r="ET2" s="5"/>
+      <c r="EU2" s="5"/>
+      <c r="EV2" s="5"/>
+      <c r="EW2" s="5"/>
+      <c r="EX2" s="5"/>
+      <c r="EY2" s="5"/>
+      <c r="EZ2" s="5"/>
+      <c r="FA2" s="5"/>
+      <c r="FB2" s="5"/>
+      <c r="FC2" s="5"/>
+      <c r="FD2" s="5"/>
+      <c r="FE2" s="5"/>
+      <c r="FF2" s="5"/>
+      <c r="FG2" s="5"/>
+      <c r="FH2" s="5"/>
+      <c r="FI2" s="5"/>
+      <c r="FJ2" s="5"/>
+      <c r="FK2" s="5"/>
+      <c r="FL2" s="5"/>
+      <c r="FM2" s="5"/>
+      <c r="FN2" s="5"/>
+      <c r="FO2" s="5"/>
+      <c r="FP2" s="5"/>
+      <c r="FQ2" s="5"/>
+      <c r="FR2" s="5"/>
+      <c r="FS2" s="5"/>
+      <c r="FT2" s="5"/>
+      <c r="FU2" s="5"/>
+      <c r="FV2" s="5"/>
+      <c r="FW2" s="5"/>
+      <c r="FX2" s="5"/>
+      <c r="FY2" s="5"/>
+      <c r="FZ2" s="5"/>
+      <c r="GA2" s="5"/>
+      <c r="GB2" s="5"/>
+      <c r="GC2" s="5"/>
+      <c r="GD2" s="5"/>
+      <c r="GE2" s="5"/>
+      <c r="GF2" s="5"/>
+      <c r="GG2" s="5"/>
+      <c r="GH2" s="5"/>
+      <c r="GI2" s="5"/>
+      <c r="GJ2" s="5"/>
+      <c r="GK2" s="5"/>
+      <c r="GL2" s="5"/>
+      <c r="GM2" s="5"/>
+      <c r="GN2" s="5"/>
+      <c r="GO2" s="5"/>
+      <c r="GP2" s="5"/>
+      <c r="GQ2" s="5"/>
+      <c r="GR2" s="5"/>
+      <c r="GS2" s="5"/>
+      <c r="GT2" s="5"/>
+      <c r="GU2" s="5"/>
+      <c r="GV2" s="5"/>
+      <c r="GW2" s="5"/>
+      <c r="GX2" s="5"/>
+      <c r="GY2" s="5"/>
+      <c r="GZ2" s="5"/>
+      <c r="HA2" s="5"/>
+      <c r="HB2" s="5"/>
+      <c r="HC2" s="5"/>
+      <c r="HD2" s="5"/>
+      <c r="HE2" s="5"/>
+      <c r="HF2" s="5"/>
+      <c r="HG2" s="5"/>
+      <c r="HH2" s="5"/>
+      <c r="HI2" s="5"/>
+      <c r="HJ2" s="5"/>
+      <c r="HK2" s="5"/>
+      <c r="HL2" s="5"/>
+      <c r="HM2" s="5"/>
+      <c r="HN2" s="5"/>
+      <c r="HO2" s="5"/>
+      <c r="HP2" s="5"/>
+      <c r="HQ2" s="5"/>
+      <c r="HR2" s="5"/>
+      <c r="HS2" s="5"/>
+      <c r="HT2" s="5"/>
+      <c r="HU2" s="5"/>
+      <c r="HV2" s="5"/>
+      <c r="HW2" s="5"/>
+      <c r="HX2" s="5"/>
+      <c r="HY2" s="5"/>
+      <c r="HZ2" s="5"/>
+      <c r="IA2" s="5"/>
+      <c r="IB2" s="5"/>
+      <c r="IC2" s="5"/>
+      <c r="ID2" s="5"/>
+      <c r="IE2" s="5"/>
+      <c r="IF2" s="5"/>
+      <c r="IG2" s="5"/>
+      <c r="IH2" s="5"/>
+      <c r="II2" s="5"/>
+      <c r="IJ2" s="5"/>
+      <c r="IK2" s="5"/>
+      <c r="IL2" s="5"/>
+      <c r="IM2" s="5"/>
+      <c r="IN2" s="5"/>
+      <c r="IO2" s="5"/>
+      <c r="IP2" s="5"/>
+      <c r="IQ2" s="5"/>
+      <c r="IR2" s="5"/>
+      <c r="IS2" s="5"/>
+      <c r="IT2" s="5"/>
+      <c r="IU2" s="5"/>
+      <c r="IV2" s="5"/>
+      <c r="IW2" s="5"/>
+      <c r="IX2" s="5"/>
+      <c r="IY2" s="5"/>
+      <c r="IZ2" s="5"/>
+      <c r="JA2" s="5"/>
+      <c r="JB2" s="5"/>
+      <c r="JC2" s="5"/>
+      <c r="JD2" s="5"/>
+      <c r="JE2" s="5"/>
+      <c r="JF2" s="5"/>
+      <c r="JG2" s="5"/>
+      <c r="JH2" s="5"/>
+      <c r="JI2" s="5"/>
+      <c r="JJ2" s="5"/>
+      <c r="JK2" s="5"/>
+      <c r="JL2" s="5"/>
+      <c r="JM2" s="5"/>
+      <c r="JN2" s="5"/>
+      <c r="JO2" s="5"/>
+      <c r="JP2" s="5"/>
+      <c r="JQ2" s="5"/>
+      <c r="JR2" s="5"/>
+      <c r="JS2" s="5"/>
+      <c r="JT2" s="5"/>
+      <c r="JU2" s="5"/>
+      <c r="JV2" s="5"/>
+      <c r="JW2" s="5"/>
+      <c r="JX2" s="5"/>
+      <c r="JY2" s="5"/>
+      <c r="JZ2" s="5"/>
+      <c r="KA2" s="5"/>
+      <c r="KB2" s="5"/>
+      <c r="KC2" s="5"/>
+      <c r="KD2" s="5"/>
+      <c r="KE2" s="5"/>
+      <c r="KF2" s="5"/>
+      <c r="KG2" s="5"/>
+      <c r="KH2" s="5"/>
+      <c r="KI2" s="5"/>
+      <c r="KJ2" s="5"/>
+      <c r="KK2" s="5"/>
+      <c r="KL2" s="5"/>
+      <c r="KM2" s="5"/>
+      <c r="KN2" s="5"/>
+      <c r="KO2" s="5"/>
+      <c r="KP2" s="5"/>
+      <c r="KQ2" s="5"/>
+      <c r="KR2" s="5"/>
+      <c r="KS2" s="5"/>
+      <c r="KT2" s="5"/>
+      <c r="KU2" s="5"/>
+      <c r="KV2" s="5"/>
+      <c r="KW2" s="5"/>
+      <c r="KX2" s="5"/>
+      <c r="KY2" s="5"/>
+      <c r="KZ2" s="5"/>
+      <c r="LA2" s="5"/>
+      <c r="LB2" s="5"/>
+      <c r="LC2" s="5"/>
+      <c r="LD2" s="5"/>
+      <c r="LE2" s="5"/>
+      <c r="LF2" s="5"/>
+      <c r="LG2" s="5"/>
+      <c r="LH2" s="5"/>
+      <c r="LI2" s="5"/>
+      <c r="LJ2" s="5"/>
+      <c r="LK2" s="5"/>
+      <c r="LL2" s="5"/>
+      <c r="LM2" s="5"/>
+      <c r="LN2" s="5"/>
+      <c r="LO2" s="5"/>
+      <c r="LP2" s="5"/>
+      <c r="LQ2" s="5"/>
+      <c r="LR2" s="5"/>
+      <c r="LS2" s="5"/>
+      <c r="LT2" s="5"/>
+      <c r="LU2" s="5"/>
+      <c r="LV2" s="5"/>
+      <c r="LW2" s="5"/>
+      <c r="LX2" s="5"/>
+      <c r="LY2" s="5"/>
+      <c r="LZ2" s="5"/>
+      <c r="MA2" s="5"/>
+      <c r="MB2" s="5"/>
+      <c r="MC2" s="5"/>
+      <c r="MD2" s="5"/>
+      <c r="ME2" s="5"/>
+      <c r="MF2" s="5"/>
+      <c r="MG2" s="5"/>
+      <c r="MH2" s="5"/>
+      <c r="MI2" s="5"/>
+      <c r="MJ2" s="5"/>
+      <c r="MK2" s="5"/>
+      <c r="ML2" s="5"/>
+      <c r="MM2" s="5"/>
+      <c r="MN2" s="5"/>
+      <c r="MO2" s="5"/>
+      <c r="MP2" s="5"/>
+      <c r="MQ2" s="5"/>
+      <c r="MR2" s="5"/>
+      <c r="MS2" s="5"/>
+      <c r="MT2" s="5"/>
+      <c r="MU2" s="5"/>
+      <c r="MV2" s="5"/>
+      <c r="MW2" s="5"/>
+      <c r="MX2" s="5"/>
+      <c r="MY2" s="5"/>
+      <c r="MZ2" s="5"/>
+      <c r="NA2" s="5"/>
+      <c r="NB2" s="5"/>
+      <c r="NC2" s="5"/>
+      <c r="ND2" s="5"/>
+      <c r="NE2" s="5"/>
+      <c r="NF2" s="5"/>
+      <c r="NG2" s="5"/>
+      <c r="NH2" s="5"/>
+      <c r="NI2" s="5"/>
+      <c r="NJ2" s="5"/>
+      <c r="NK2" s="5"/>
+      <c r="NL2" s="5"/>
+      <c r="NM2" s="5"/>
+      <c r="NN2" s="5"/>
+      <c r="NO2" s="5"/>
+      <c r="NP2" s="5"/>
+      <c r="NQ2" s="5"/>
+      <c r="NR2" s="5"/>
+      <c r="NS2" s="5"/>
+      <c r="NT2" s="5"/>
+      <c r="NU2" s="5"/>
+      <c r="NV2" s="5"/>
+      <c r="NW2" s="5"/>
+      <c r="NX2" s="5"/>
+      <c r="NY2" s="5"/>
+      <c r="NZ2" s="5"/>
+      <c r="OA2" s="5"/>
+      <c r="OB2" s="5"/>
+      <c r="OC2" s="5"/>
+      <c r="OD2" s="5"/>
+      <c r="OE2" s="5"/>
+      <c r="OF2" s="5"/>
+      <c r="OG2" s="5"/>
+      <c r="OH2" s="5"/>
+      <c r="OI2" s="5"/>
+      <c r="OJ2" s="5"/>
+      <c r="OK2" s="5"/>
+      <c r="OL2" s="5"/>
+      <c r="OM2" s="5"/>
+      <c r="ON2" s="5"/>
+      <c r="OO2" s="5"/>
+      <c r="OP2" s="5"/>
+      <c r="OQ2" s="5"/>
+      <c r="OR2" s="5"/>
+      <c r="OS2" s="5"/>
+      <c r="OT2" s="5"/>
+      <c r="OU2" s="5"/>
+      <c r="OV2" s="5"/>
+      <c r="OW2" s="5"/>
+      <c r="OX2" s="5"/>
+      <c r="OY2" s="5"/>
+      <c r="OZ2" s="5"/>
+      <c r="PA2" s="5"/>
+      <c r="PB2" s="5"/>
+      <c r="PC2" s="5"/>
+      <c r="PD2" s="5"/>
+      <c r="PE2" s="5"/>
+      <c r="PF2" s="5"/>
+      <c r="PG2" s="5"/>
+      <c r="PH2" s="5"/>
+      <c r="PI2" s="5"/>
+      <c r="PJ2" s="5"/>
+      <c r="PK2" s="5"/>
+      <c r="PL2" s="5"/>
+      <c r="PM2" s="5"/>
+      <c r="PN2" s="5"/>
+      <c r="PO2" s="5"/>
+      <c r="PP2" s="5"/>
+      <c r="PQ2" s="5"/>
+      <c r="PR2" s="5"/>
+      <c r="PS2" s="5"/>
+      <c r="PT2" s="5"/>
+      <c r="PU2" s="5"/>
+      <c r="PV2" s="5"/>
+      <c r="PW2" s="5"/>
+      <c r="PX2" s="5"/>
+      <c r="PY2" s="5"/>
+      <c r="PZ2" s="5"/>
+      <c r="QA2" s="5"/>
+      <c r="QB2" s="5"/>
+      <c r="QC2" s="5"/>
+      <c r="QD2" s="5"/>
+      <c r="QE2" s="5"/>
+      <c r="QF2" s="5"/>
+      <c r="QG2" s="5"/>
+      <c r="QH2" s="5"/>
+      <c r="QI2" s="5"/>
+      <c r="QJ2" s="5"/>
+      <c r="QK2" s="5"/>
+      <c r="QL2" s="5"/>
+      <c r="QM2" s="5"/>
+      <c r="QN2" s="5"/>
+      <c r="QO2" s="5"/>
+      <c r="QP2" s="5"/>
+      <c r="QQ2" s="5"/>
+      <c r="QR2" s="5"/>
+      <c r="QS2" s="5"/>
+      <c r="QT2" s="5"/>
+      <c r="QU2" s="5"/>
+      <c r="QV2" s="5"/>
+      <c r="QW2" s="5"/>
+      <c r="QX2" s="5"/>
+      <c r="QY2" s="5"/>
+      <c r="QZ2" s="5"/>
+      <c r="RA2" s="5"/>
+      <c r="RB2" s="5"/>
+      <c r="RC2" s="5"/>
+      <c r="RD2" s="5"/>
+      <c r="RE2" s="5"/>
+      <c r="RF2" s="5"/>
+      <c r="RG2" s="5"/>
+      <c r="RH2" s="5"/>
+      <c r="RI2" s="5"/>
+      <c r="RJ2" s="5"/>
+      <c r="RK2" s="5"/>
+      <c r="RL2" s="5"/>
+      <c r="RM2" s="5"/>
+      <c r="RN2" s="5"/>
+      <c r="RO2" s="5"/>
+      <c r="RP2" s="5"/>
+      <c r="RQ2" s="5"/>
+      <c r="RR2" s="5"/>
+      <c r="RS2" s="5"/>
+      <c r="RT2" s="5"/>
+      <c r="RU2" s="5"/>
+      <c r="RV2" s="5"/>
+      <c r="RW2" s="5"/>
+      <c r="RX2" s="5"/>
+      <c r="RY2" s="5"/>
+      <c r="RZ2" s="5"/>
+      <c r="SA2" s="5"/>
+      <c r="SB2" s="5"/>
+      <c r="SC2" s="5"/>
+      <c r="SD2" s="5"/>
+      <c r="SE2" s="5"/>
+      <c r="SF2" s="5"/>
+      <c r="SG2" s="5"/>
+      <c r="SH2" s="5"/>
+      <c r="SI2" s="5"/>
+      <c r="SJ2" s="5"/>
+      <c r="SK2" s="5"/>
+      <c r="SL2" s="5"/>
+      <c r="SM2" s="5"/>
+      <c r="SN2" s="5"/>
+      <c r="SO2" s="5"/>
+      <c r="SP2" s="5"/>
+      <c r="SQ2" s="5"/>
+      <c r="SR2" s="5"/>
+      <c r="SS2" s="5"/>
+      <c r="ST2" s="5"/>
+      <c r="SU2" s="5"/>
+      <c r="SV2" s="5"/>
+      <c r="SW2" s="5"/>
+      <c r="SX2" s="5"/>
+      <c r="SY2" s="5"/>
+      <c r="SZ2" s="5"/>
+      <c r="TA2" s="5"/>
+      <c r="TB2" s="5"/>
+      <c r="TC2" s="5"/>
+      <c r="TD2" s="5"/>
+      <c r="TE2" s="5"/>
+      <c r="TF2" s="5"/>
+      <c r="TG2" s="5"/>
+      <c r="TH2" s="5"/>
+      <c r="TI2" s="5"/>
+      <c r="TJ2" s="5"/>
+      <c r="TK2" s="5"/>
+      <c r="TL2" s="5"/>
+      <c r="TM2" s="5"/>
+      <c r="TN2" s="5"/>
+      <c r="TO2" s="5"/>
+      <c r="TP2" s="5"/>
+      <c r="TQ2" s="5"/>
+      <c r="TR2" s="5"/>
+      <c r="TS2" s="5"/>
+      <c r="TT2" s="5"/>
+      <c r="TU2" s="5"/>
+      <c r="TV2" s="5"/>
+      <c r="TW2" s="5"/>
+      <c r="TX2" s="5"/>
+      <c r="TY2" s="5"/>
+      <c r="TZ2" s="5"/>
+      <c r="UA2" s="5"/>
+      <c r="UB2" s="5"/>
+      <c r="UC2" s="5"/>
+      <c r="UD2" s="5"/>
+      <c r="UE2" s="5"/>
+      <c r="UF2" s="5"/>
+      <c r="UG2" s="5"/>
+      <c r="UH2" s="5"/>
+      <c r="UI2" s="5"/>
+      <c r="UJ2" s="5"/>
+      <c r="UK2" s="5"/>
+      <c r="UL2" s="5"/>
+      <c r="UM2" s="5"/>
+      <c r="UN2" s="5"/>
+      <c r="UO2" s="5"/>
+      <c r="UP2" s="5"/>
+      <c r="UQ2" s="5"/>
+      <c r="UR2" s="5"/>
+      <c r="US2" s="5"/>
+      <c r="UT2" s="5"/>
+      <c r="UU2" s="5"/>
+      <c r="UV2" s="5"/>
+      <c r="UW2" s="5"/>
+      <c r="UX2" s="5"/>
+      <c r="UY2" s="5"/>
+      <c r="UZ2" s="5"/>
+      <c r="VA2" s="5"/>
+      <c r="VB2" s="5"/>
+      <c r="VC2" s="5"/>
+      <c r="VD2" s="5"/>
+      <c r="VE2" s="5"/>
+      <c r="VF2" s="5"/>
+      <c r="VG2" s="5"/>
+      <c r="VH2" s="5"/>
+      <c r="VI2" s="5"/>
+      <c r="VJ2" s="5"/>
+      <c r="VK2" s="5"/>
+      <c r="VL2" s="5"/>
+      <c r="VM2" s="5"/>
+      <c r="VN2" s="5"/>
+      <c r="VO2" s="5"/>
+      <c r="VP2" s="5"/>
+      <c r="VQ2" s="5"/>
+      <c r="VR2" s="5"/>
+      <c r="VS2" s="5"/>
+      <c r="VT2" s="5"/>
+      <c r="VU2" s="5"/>
+      <c r="VV2" s="5"/>
+      <c r="VW2" s="5"/>
+      <c r="VX2" s="5"/>
+      <c r="VY2" s="5"/>
+      <c r="VZ2" s="5"/>
+      <c r="WA2" s="5"/>
+      <c r="WB2" s="5"/>
+      <c r="WC2" s="5"/>
+      <c r="WD2" s="5"/>
+      <c r="WE2" s="5"/>
+      <c r="WF2" s="5"/>
+      <c r="WG2" s="5"/>
+      <c r="WH2" s="5"/>
+      <c r="WI2" s="5"/>
+      <c r="WJ2" s="5"/>
+      <c r="WK2" s="5"/>
+      <c r="WL2" s="5"/>
+      <c r="WM2" s="5"/>
+      <c r="WN2" s="5"/>
+      <c r="WO2" s="5"/>
+      <c r="WP2" s="5"/>
+      <c r="WQ2" s="5"/>
+      <c r="WR2" s="5"/>
+      <c r="WS2" s="5"/>
+      <c r="WT2" s="5"/>
+      <c r="WU2" s="5"/>
+      <c r="WV2" s="5"/>
+      <c r="WW2" s="5"/>
+      <c r="WX2" s="5"/>
+      <c r="WY2" s="5"/>
+      <c r="WZ2" s="5"/>
+      <c r="XA2" s="5"/>
+      <c r="XB2" s="5"/>
+      <c r="XC2" s="5"/>
+      <c r="XD2" s="5"/>
+      <c r="XE2" s="5"/>
+      <c r="XF2" s="5"/>
+      <c r="XG2" s="5"/>
+      <c r="XH2" s="5"/>
+      <c r="XI2" s="5"/>
+      <c r="XJ2" s="5"/>
+      <c r="XK2" s="5"/>
+      <c r="XL2" s="5"/>
+      <c r="XM2" s="5"/>
+      <c r="XN2" s="5"/>
+      <c r="XO2" s="5"/>
+      <c r="XP2" s="5"/>
+      <c r="XQ2" s="5"/>
+      <c r="XR2" s="5"/>
+      <c r="XS2" s="5"/>
+      <c r="XT2" s="5"/>
+      <c r="XU2" s="5"/>
+      <c r="XV2" s="5"/>
+      <c r="XW2" s="5"/>
+      <c r="XX2" s="5"/>
+      <c r="XY2" s="5"/>
+      <c r="XZ2" s="5"/>
+      <c r="YA2" s="5"/>
+      <c r="YB2" s="5"/>
+      <c r="YC2" s="5"/>
+      <c r="YD2" s="5"/>
+      <c r="YE2" s="5"/>
+      <c r="YF2" s="5"/>
+      <c r="YG2" s="5"/>
+      <c r="YH2" s="5"/>
+      <c r="YI2" s="5"/>
+      <c r="YJ2" s="5"/>
+      <c r="YK2" s="5"/>
+      <c r="YL2" s="5"/>
+      <c r="YM2" s="5"/>
+      <c r="YN2" s="5"/>
+      <c r="YO2" s="5"/>
+      <c r="YP2" s="5"/>
+      <c r="YQ2" s="5"/>
+      <c r="YR2" s="5"/>
+      <c r="YS2" s="5"/>
+      <c r="YT2" s="5"/>
+      <c r="YU2" s="5"/>
+      <c r="YV2" s="5"/>
+      <c r="YW2" s="5"/>
+      <c r="YX2" s="5"/>
+      <c r="YY2" s="5"/>
+      <c r="YZ2" s="5"/>
+      <c r="ZA2" s="5"/>
+      <c r="ZB2" s="5"/>
+      <c r="ZC2" s="5"/>
+      <c r="ZD2" s="5"/>
+      <c r="ZE2" s="5"/>
+      <c r="ZF2" s="5"/>
+      <c r="ZG2" s="5"/>
+      <c r="ZH2" s="5"/>
+      <c r="ZI2" s="5"/>
+      <c r="ZJ2" s="5"/>
+      <c r="ZK2" s="5"/>
+      <c r="ZL2" s="5"/>
+      <c r="ZM2" s="5"/>
+      <c r="ZN2" s="5"/>
+      <c r="ZO2" s="5"/>
+      <c r="ZP2" s="5"/>
+      <c r="ZQ2" s="5"/>
+      <c r="ZR2" s="5"/>
+      <c r="ZS2" s="5"/>
+      <c r="ZT2" s="5"/>
+      <c r="ZU2" s="5"/>
+      <c r="ZV2" s="5"/>
+      <c r="ZW2" s="5"/>
+      <c r="ZX2" s="5"/>
+      <c r="ZY2" s="5"/>
+      <c r="ZZ2" s="5"/>
+      <c r="AAA2" s="5"/>
+      <c r="AAB2" s="5"/>
+      <c r="AAC2" s="5"/>
+      <c r="AAD2" s="5"/>
+      <c r="AAE2" s="5"/>
+      <c r="AAF2" s="5"/>
+      <c r="AAG2" s="5"/>
+      <c r="AAH2" s="5"/>
+      <c r="AAI2" s="5"/>
+      <c r="AAJ2" s="5"/>
+      <c r="AAK2" s="5"/>
+      <c r="AAL2" s="5"/>
+      <c r="AAM2" s="5"/>
+      <c r="AAN2" s="5"/>
+      <c r="AAO2" s="5"/>
+      <c r="AAP2" s="5"/>
+      <c r="AAQ2" s="5"/>
+      <c r="AAR2" s="5"/>
+      <c r="AAS2" s="5"/>
+      <c r="AAT2" s="5"/>
+      <c r="AAU2" s="5"/>
+      <c r="AAV2" s="5"/>
+      <c r="AAW2" s="5"/>
+      <c r="AAX2" s="5"/>
+      <c r="AAY2" s="5"/>
+      <c r="AAZ2" s="5"/>
+      <c r="ABA2" s="5"/>
+      <c r="ABB2" s="5"/>
+      <c r="ABC2" s="5"/>
+      <c r="ABD2" s="5"/>
+      <c r="ABE2" s="5"/>
+      <c r="ABF2" s="5"/>
+      <c r="ABG2" s="5"/>
+      <c r="ABH2" s="5"/>
+      <c r="ABI2" s="5"/>
+      <c r="ABJ2" s="5"/>
+      <c r="ABK2" s="5"/>
+      <c r="ABL2" s="5"/>
+      <c r="ABM2" s="5"/>
+      <c r="ABN2" s="5"/>
+      <c r="ABO2" s="5"/>
+      <c r="ABP2" s="5"/>
+      <c r="ABQ2" s="5"/>
+      <c r="ABR2" s="5"/>
+      <c r="ABS2" s="5"/>
+      <c r="ABT2" s="5"/>
+      <c r="ABU2" s="5"/>
+      <c r="ABV2" s="5"/>
+      <c r="ABW2" s="5"/>
+      <c r="ABX2" s="5"/>
+      <c r="ABY2" s="5"/>
+      <c r="ABZ2" s="5"/>
+      <c r="ACA2" s="5"/>
+      <c r="ACB2" s="5"/>
+      <c r="ACC2" s="5"/>
+      <c r="ACD2" s="5"/>
+      <c r="ACE2" s="5"/>
+      <c r="ACF2" s="5"/>
+      <c r="ACG2" s="5"/>
+      <c r="ACH2" s="5"/>
+      <c r="ACI2" s="5"/>
+      <c r="ACJ2" s="5"/>
+      <c r="ACK2" s="5"/>
+      <c r="ACL2" s="5"/>
+      <c r="ACM2" s="5"/>
+      <c r="ACN2" s="5"/>
+      <c r="ACO2" s="5"/>
+      <c r="ACP2" s="5"/>
+      <c r="ACQ2" s="5"/>
+      <c r="ACR2" s="5"/>
+      <c r="ACS2" s="5"/>
+      <c r="ACT2" s="5"/>
+      <c r="ACU2" s="5"/>
+      <c r="ACV2" s="5"/>
+      <c r="ACW2" s="5"/>
+      <c r="ACX2" s="5"/>
+      <c r="ACY2" s="5"/>
+      <c r="ACZ2" s="5"/>
+      <c r="ADA2" s="5"/>
+      <c r="ADB2" s="5"/>
+      <c r="ADC2" s="5"/>
+      <c r="ADD2" s="5"/>
+      <c r="ADE2" s="5"/>
+      <c r="ADF2" s="5"/>
+      <c r="ADG2" s="5"/>
+      <c r="ADH2" s="5"/>
+      <c r="ADI2" s="5"/>
+      <c r="ADJ2" s="5"/>
+      <c r="ADK2" s="5"/>
+      <c r="ADL2" s="5"/>
+      <c r="ADM2" s="5"/>
+      <c r="ADN2" s="5"/>
+      <c r="ADO2" s="5"/>
+      <c r="ADP2" s="5"/>
+      <c r="ADQ2" s="5"/>
+      <c r="ADR2" s="5"/>
+      <c r="ADS2" s="5"/>
+      <c r="ADT2" s="5"/>
+      <c r="ADU2" s="5"/>
+      <c r="ADV2" s="5"/>
+      <c r="ADW2" s="5"/>
+      <c r="ADX2" s="5"/>
+      <c r="ADY2" s="5"/>
+      <c r="ADZ2" s="5"/>
+      <c r="AEA2" s="5"/>
+      <c r="AEB2" s="5"/>
+      <c r="AEC2" s="5"/>
+      <c r="AED2" s="5"/>
+      <c r="AEE2" s="5"/>
+      <c r="AEF2" s="5"/>
+      <c r="AEG2" s="5"/>
+      <c r="AEH2" s="5"/>
+      <c r="AEI2" s="5"/>
+      <c r="AEJ2" s="5"/>
+      <c r="AEK2" s="5"/>
+      <c r="AEL2" s="5"/>
+      <c r="AEM2" s="5"/>
+      <c r="AEN2" s="5"/>
+      <c r="AEO2" s="5"/>
+      <c r="AEP2" s="5"/>
+      <c r="AEQ2" s="5"/>
+      <c r="AER2" s="5"/>
+      <c r="AES2" s="5"/>
+      <c r="AET2" s="5"/>
+      <c r="AEU2" s="5"/>
+      <c r="AEV2" s="5"/>
+      <c r="AEW2" s="5"/>
+      <c r="AEX2" s="5"/>
+      <c r="AEY2" s="5"/>
+      <c r="AEZ2" s="5"/>
+      <c r="AFA2" s="5"/>
+      <c r="AFB2" s="5"/>
+      <c r="AFC2" s="5"/>
+      <c r="AFD2" s="5"/>
+      <c r="AFE2" s="5"/>
+      <c r="AFF2" s="5"/>
+      <c r="AFG2" s="5"/>
+      <c r="AFH2" s="5"/>
+      <c r="AFI2" s="5"/>
+      <c r="AFJ2" s="5"/>
+      <c r="AFK2" s="5"/>
+      <c r="AFL2" s="5"/>
+      <c r="AFM2" s="5"/>
+      <c r="AFN2" s="5"/>
+      <c r="AFO2" s="5"/>
+      <c r="AFP2" s="5"/>
+      <c r="AFQ2" s="5"/>
+      <c r="AFR2" s="5"/>
+      <c r="AFS2" s="5"/>
+      <c r="AFT2" s="5"/>
+      <c r="AFU2" s="5"/>
+      <c r="AFV2" s="5"/>
+      <c r="AFW2" s="5"/>
+      <c r="AFX2" s="5"/>
+      <c r="AFY2" s="5"/>
+      <c r="AFZ2" s="5"/>
+      <c r="AGA2" s="5"/>
+      <c r="AGB2" s="5"/>
+      <c r="AGC2" s="5"/>
+      <c r="AGD2" s="5"/>
+      <c r="AGE2" s="5"/>
+      <c r="AGF2" s="5"/>
+      <c r="AGG2" s="5"/>
+      <c r="AGH2" s="5"/>
+      <c r="AGI2" s="5"/>
+      <c r="AGJ2" s="5"/>
+      <c r="AGK2" s="5"/>
+      <c r="AGL2" s="5"/>
+      <c r="AGM2" s="5"/>
+      <c r="AGN2" s="5"/>
+      <c r="AGO2" s="5"/>
+      <c r="AGP2" s="5"/>
+      <c r="AGQ2" s="5"/>
+      <c r="AGR2" s="5"/>
+      <c r="AGS2" s="5"/>
+      <c r="AGT2" s="5"/>
+      <c r="AGU2" s="5"/>
+      <c r="AGV2" s="5"/>
+      <c r="AGW2" s="5"/>
+      <c r="AGX2" s="5"/>
+      <c r="AGY2" s="5"/>
+      <c r="AGZ2" s="5"/>
+      <c r="AHA2" s="5"/>
+      <c r="AHB2" s="5"/>
+      <c r="AHC2" s="5"/>
+      <c r="AHD2" s="5"/>
+      <c r="AHE2" s="5"/>
+      <c r="AHF2" s="5"/>
+      <c r="AHG2" s="5"/>
+      <c r="AHH2" s="5"/>
+      <c r="AHI2" s="5"/>
+      <c r="AHJ2" s="5"/>
+      <c r="AHK2" s="5"/>
+      <c r="AHL2" s="5"/>
+      <c r="AHM2" s="5"/>
+      <c r="AHN2" s="5"/>
+      <c r="AHO2" s="5"/>
+      <c r="AHP2" s="5"/>
+      <c r="AHQ2" s="5"/>
+      <c r="AHR2" s="5"/>
+      <c r="AHS2" s="5"/>
+      <c r="AHT2" s="5"/>
+      <c r="AHU2" s="5"/>
+      <c r="AHV2" s="5"/>
+      <c r="AHW2" s="5"/>
+      <c r="AHX2" s="5"/>
+      <c r="AHY2" s="5"/>
+      <c r="AHZ2" s="5"/>
+      <c r="AIA2" s="5"/>
+      <c r="AIB2" s="5"/>
+      <c r="AIC2" s="5"/>
+      <c r="AID2" s="5"/>
+      <c r="AIE2" s="5"/>
+      <c r="AIF2" s="5"/>
+      <c r="AIG2" s="5"/>
+      <c r="AIH2" s="5"/>
+      <c r="AII2" s="5"/>
+      <c r="AIJ2" s="5"/>
+      <c r="AIK2" s="5"/>
     </row>
     <row r="3" spans="1:921" s="4" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="C3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="E3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="F3" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:921" ht="41.4" x14ac:dyDescent="0.3">
-      <c r="A4" s="5">
+    <row r="4" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A4" s="10">
         <v>1</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="D4" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="15">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="5" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A5" s="10">
         <v>2</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="D5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="15">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="6" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A6" s="10">
         <v>3</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="C6" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="D6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E6" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="15">
+        <v>18150</v>
+      </c>
+    </row>
+    <row r="7" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F6" s="5">
-[...7 lines deleted...]
-      <c r="B7" s="6" t="s">
+      <c r="C7" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="D7" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="15">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A8" s="10">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="C8" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E8" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="15">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A9" s="10">
+        <v>6</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="15">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="10" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A10" s="10">
+        <v>7</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="15">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A11" s="10">
+        <v>8</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="15">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A12" s="10">
+        <v>9</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="15">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="13" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A13" s="10">
+        <v>10</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="15">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="14" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A14" s="10">
+        <v>11</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="15">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A15" s="10">
+        <v>12</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="15">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:921" x14ac:dyDescent="0.3">
+      <c r="A16" s="10">
+        <v>13</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="15">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A17" s="10">
+        <v>14</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="15">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A18" s="10">
+        <v>15</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="15">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A19" s="10">
+        <v>16</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="15">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A20" s="10">
+        <v>17</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="15">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A21" s="10">
         <v>18</v>
       </c>
-      <c r="F7" s="5">
-[...7 lines deleted...]
-      <c r="B8" s="6" t="s">
+      <c r="B21" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="15">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A22" s="10">
         <v>19</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="B22" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="15">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A23" s="10">
         <v>20</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="5" t="s">
+      <c r="B23" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="15">
+        <v>5500</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A24" s="10">
         <v>21</v>
       </c>
-      <c r="F8" s="5">
-[...7 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="B24" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="15">
+        <v>1867.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A25" s="10">
         <v>22</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="B25" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="15">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A26" s="10">
         <v>23</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="B26" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="15">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A27" s="10">
         <v>24</v>
       </c>
-      <c r="E9" s="5" t="s">
-[...10 lines deleted...]
-      <c r="B10" s="5" t="s">
+      <c r="B27" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="15">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A28" s="10">
         <v>25</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="B28" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="15">
+        <v>597.99</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A29" s="10">
         <v>26</v>
       </c>
-      <c r="D10" s="5" t="s">
+      <c r="B29" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="5" t="s">
-[...10 lines deleted...]
-      <c r="B11" s="5" t="s">
+      <c r="E29" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="15">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A30" s="10">
         <v>27</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="B30" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="15">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="10">
         <v>28</v>
       </c>
-      <c r="D11" s="5" t="s">
+      <c r="B31" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...912 lines deleted...]
-      <c r="F57" s="9"/>
+      <c r="E31" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="15">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A32" s="11"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555496" footer="0.51180555555555496"/>
-  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darbalapiai</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Pirkimų planas</vt:lpstr>
+      <vt:lpstr>Lapas1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>lt-LT</dc:language>
 </cp:coreProperties>
 </file>